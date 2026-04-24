--- v0 (2026-03-30)
+++ v1 (2026-04-24)
@@ -7,82 +7,84 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\q32468\Desktop\RAUI\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9E59617D-1306-4A90-95ED-1701931CC917}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C8B7532D-468A-463B-9BB7-158BD4F94D2C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="READ ME" sheetId="1" r:id="rId1"/>
     <sheet name="RAUI-m" sheetId="2" r:id="rId2"/>
     <sheet name="RAUI-3m" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B5" i="3" l="1"/>
+  <c r="K316" i="3" l="1"/>
+  <c r="C316" i="3"/>
+  <c r="B5" i="3"/>
   <c r="C5" i="3"/>
   <c r="D5" i="3"/>
   <c r="E5" i="3"/>
   <c r="F5" i="3"/>
   <c r="G5" i="3"/>
   <c r="H5" i="3"/>
   <c r="I5" i="3"/>
   <c r="J5" i="3"/>
   <c r="K5" i="3"/>
   <c r="L5" i="3"/>
   <c r="B6" i="3"/>
   <c r="C6" i="3"/>
   <c r="D6" i="3"/>
   <c r="E6" i="3"/>
   <c r="F6" i="3"/>
   <c r="G6" i="3"/>
   <c r="H6" i="3"/>
   <c r="I6" i="3"/>
   <c r="J6" i="3"/>
   <c r="K6" i="3"/>
   <c r="L6" i="3"/>
   <c r="B7" i="3"/>
   <c r="C7" i="3"/>
   <c r="D7" i="3"/>
   <c r="E7" i="3"/>
@@ -3460,59 +3462,57 @@
   <c r="K313" i="3"/>
   <c r="L313" i="3"/>
   <c r="B314" i="3"/>
   <c r="C314" i="3"/>
   <c r="D314" i="3"/>
   <c r="E314" i="3"/>
   <c r="F314" i="3"/>
   <c r="G314" i="3"/>
   <c r="H314" i="3"/>
   <c r="I314" i="3"/>
   <c r="J314" i="3"/>
   <c r="K314" i="3"/>
   <c r="L314" i="3"/>
   <c r="B315" i="3"/>
   <c r="C315" i="3"/>
   <c r="D315" i="3"/>
   <c r="E315" i="3"/>
   <c r="F315" i="3"/>
   <c r="G315" i="3"/>
   <c r="H315" i="3"/>
   <c r="I315" i="3"/>
   <c r="J315" i="3"/>
   <c r="K315" i="3"/>
   <c r="L315" i="3"/>
   <c r="B316" i="3"/>
-  <c r="C316" i="3"/>
   <c r="D316" i="3"/>
   <c r="E316" i="3"/>
   <c r="F316" i="3"/>
   <c r="G316" i="3"/>
   <c r="H316" i="3"/>
   <c r="I316" i="3"/>
   <c r="J316" i="3"/>
-  <c r="K316" i="3"/>
   <c r="L316" i="3"/>
   <c r="D4" i="3"/>
   <c r="E4" i="3"/>
   <c r="F4" i="3"/>
   <c r="G4" i="3"/>
   <c r="H4" i="3"/>
   <c r="I4" i="3"/>
   <c r="J4" i="3"/>
   <c r="K4" i="3"/>
   <c r="L4" i="3"/>
   <c r="C4" i="3"/>
   <c r="B4" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="681" uniqueCount="345">
   <si>
     <t>2000-01</t>
   </si>
   <si>
     <t>2000-02</t>
   </si>
   <si>
     <t>2000-03</t>
@@ -4597,64 +4597,63 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -4899,115 +4898,115 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B1:C7"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="11.140625" customWidth="1"/>
     <col min="3" max="3" width="55.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:3" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="4" t="s">
+      <c r="B1" s="5" t="s">
         <v>344</v>
       </c>
-      <c r="C1" s="4"/>
+      <c r="C1" s="5"/>
     </row>
     <row r="2" spans="2:3" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="3" t="s">
         <v>342</v>
       </c>
-      <c r="C2" s="5" t="s">
+      <c r="C2" s="3" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="3" spans="2:3" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="6" t="s">
+      <c r="B3" s="4" t="s">
         <v>338</v>
       </c>
-      <c r="C3" s="6" t="s">
+      <c r="C3" s="4" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="4" spans="2:3" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="3" t="s">
         <v>336</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="3" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="5" spans="2:3" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="3" t="s">
         <v>337</v>
       </c>
-      <c r="C5" s="5" t="s">
+      <c r="C5" s="3" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="7" spans="2:3" x14ac:dyDescent="0.25">
       <c r="C7" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3A7E3F19-439F-4BC5-AAD6-B356CF69BB9D}">
   <dimension ref="A1:L325"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C1" sqref="C1:C1048576"/>
+    <sheetView tabSelected="1" topLeftCell="A303" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B316" sqref="B316:L316"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="3" max="3" width="18" customWidth="1"/>
     <col min="4" max="4" width="17.140625" customWidth="1"/>
     <col min="5" max="5" width="18.140625" customWidth="1"/>
     <col min="6" max="6" width="26" customWidth="1"/>
     <col min="7" max="7" width="20.28515625" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" customWidth="1"/>
     <col min="10" max="10" width="17" customWidth="1"/>
     <col min="11" max="11" width="22.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>324</v>
       </c>
       <c r="B1" t="s">
         <v>325</v>
       </c>
       <c r="C1" t="s">
         <v>326</v>
       </c>
       <c r="D1" t="s">
@@ -16953,81 +16952,81 @@
       </c>
       <c r="G315" s="1">
         <v>-0.7718174902989291</v>
       </c>
       <c r="H315" s="1">
         <v>-1.6758200528927898</v>
       </c>
       <c r="I315" s="1">
         <v>-5.8741264197908552E-2</v>
       </c>
       <c r="J315" s="1">
         <v>-8.7551678367868882E-2</v>
       </c>
       <c r="K315" s="1">
         <v>-0.30500612490605111</v>
       </c>
       <c r="L315" s="1">
         <v>-0.16589256223269555</v>
       </c>
     </row>
     <row r="316" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A316" t="s">
         <v>314</v>
       </c>
       <c r="B316" s="1">
-        <v>2.505513608372814</v>
+        <v>2.4928844698379669</v>
       </c>
       <c r="C316" s="1">
-        <v>2.0673641084750507</v>
+        <v>2.0296733962639446</v>
       </c>
       <c r="D316" s="1">
-        <v>1.6914853126002671</v>
+        <v>1.6434688040829128</v>
       </c>
       <c r="E316" s="1">
-        <v>0.6204166169305555</v>
+        <v>0.61817446576707946</v>
       </c>
       <c r="F316" s="1">
-        <v>5.7418743322215482</v>
+        <v>5.6807376862944006</v>
       </c>
       <c r="G316" s="1">
-        <v>1.9102507771681725</v>
+        <v>1.9150875999907273</v>
       </c>
       <c r="H316" s="1">
-        <v>-0.87205776421930725</v>
+        <v>-0.86774337685254976</v>
       </c>
       <c r="I316" s="1">
-        <v>1.7951647192070385E-2</v>
+        <v>-7.5713731946444648E-3</v>
       </c>
       <c r="J316" s="1">
-        <v>0.38365905828488983</v>
+        <v>0.34566515070398474</v>
       </c>
       <c r="K316" s="1">
-        <v>0.24541931428321995</v>
+        <v>0.23605003473080274</v>
       </c>
       <c r="L316" s="1">
-        <v>2.1070897755743756</v>
+        <v>2.0748955352374496</v>
       </c>
     </row>
     <row r="317" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A317" t="s">
         <v>315</v>
       </c>
       <c r="B317" s="1"/>
       <c r="C317" s="1"/>
       <c r="D317" s="1"/>
       <c r="E317" s="1"/>
       <c r="F317" s="1"/>
       <c r="G317" s="1"/>
       <c r="H317" s="1"/>
       <c r="I317" s="1"/>
       <c r="J317" s="1"/>
       <c r="K317" s="1"/>
       <c r="L317" s="1"/>
     </row>
     <row r="318" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A318" t="s">
         <v>316</v>
       </c>
       <c r="B318" s="1"/>
       <c r="C318" s="1"/>
       <c r="D318" s="1"/>
@@ -17156,85 +17155,85 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5BA72C65-D35F-4D80-8F33-5D8E4EFDAC3E}">
   <dimension ref="A1:L325"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="L9" sqref="L9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="3" max="3" width="20.5703125" customWidth="1"/>
     <col min="4" max="4" width="17.42578125" customWidth="1"/>
     <col min="5" max="5" width="18" customWidth="1"/>
     <col min="6" max="6" width="24.5703125" customWidth="1"/>
     <col min="7" max="7" width="21.5703125" customWidth="1"/>
     <col min="9" max="9" width="14.5703125" customWidth="1"/>
     <col min="10" max="10" width="16.5703125" customWidth="1"/>
     <col min="11" max="11" width="20.85546875" customWidth="1"/>
     <col min="12" max="12" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A1" t="s">
         <v>324</v>
       </c>
-      <c r="B1" s="3" t="s">
+      <c r="B1" t="s">
         <v>325</v>
       </c>
-      <c r="C1" s="3" t="s">
+      <c r="C1" t="s">
         <v>326</v>
       </c>
-      <c r="D1" s="3" t="s">
+      <c r="D1" t="s">
         <v>327</v>
       </c>
-      <c r="E1" s="3" t="s">
+      <c r="E1" t="s">
         <v>328</v>
       </c>
-      <c r="F1" s="3" t="s">
+      <c r="F1" t="s">
         <v>329</v>
       </c>
-      <c r="G1" s="3" t="s">
+      <c r="G1" t="s">
         <v>330</v>
       </c>
-      <c r="H1" s="3" t="s">
+      <c r="H1" t="s">
         <v>331</v>
       </c>
-      <c r="I1" s="3" t="s">
+      <c r="I1" t="s">
         <v>332</v>
       </c>
-      <c r="J1" s="3" t="s">
+      <c r="J1" t="s">
         <v>333</v>
       </c>
-      <c r="K1" s="3" t="s">
+      <c r="K1" t="s">
         <v>334</v>
       </c>
-      <c r="L1" s="3" t="s">
+      <c r="L1" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1">
         <v>-0.9641413337427851</v>
       </c>
       <c r="C2" s="1">
         <v>-2.8222571570837713</v>
       </c>
       <c r="D2" s="1">
         <v>-2.187567245597513</v>
       </c>
       <c r="E2" s="1">
         <v>-0.38953585080174874</v>
       </c>
       <c r="F2" s="1">
         <v>-0.23589612503832705</v>
       </c>
       <c r="G2" s="1">
         <v>-0.85684813183609521</v>
       </c>
@@ -32564,91 +32563,91 @@
         <v>-1.2586613797972914</v>
       </c>
       <c r="I315" s="1">
         <f>AVERAGE('RAUI-m'!I313:I315)</f>
         <v>-0.15132533574898918</v>
       </c>
       <c r="J315" s="1">
         <f>AVERAGE('RAUI-m'!J313:J315)</f>
         <v>-0.11052911222133965</v>
       </c>
       <c r="K315" s="1">
         <f>AVERAGE('RAUI-m'!K313:K315)</f>
         <v>-0.33679389530079668</v>
       </c>
       <c r="L315" s="1">
         <f>AVERAGE('RAUI-m'!L313:L315)</f>
         <v>-3.5344406523744522E-2</v>
       </c>
     </row>
     <row r="316" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A316" t="s">
         <v>314</v>
       </c>
       <c r="B316" s="1">
         <f>AVERAGE('RAUI-m'!B314:B316)</f>
-        <v>1.6373417993134438</v>
+        <v>1.6331320864684951</v>
       </c>
       <c r="C316" s="1">
         <f>AVERAGE('RAUI-m'!C314:C316)</f>
-        <v>2.2459157517117245</v>
+        <v>2.2333521809746895</v>
       </c>
       <c r="D316" s="1">
         <f>AVERAGE('RAUI-m'!D314:D316)</f>
-        <v>0.7514988481934971</v>
+        <v>0.73549334535437916</v>
       </c>
       <c r="E316" s="1">
         <f>AVERAGE('RAUI-m'!E314:E316)</f>
-        <v>-0.105146121243109</v>
+        <v>-0.10589350496426768</v>
       </c>
       <c r="F316" s="1">
         <f>AVERAGE('RAUI-m'!F314:F316)</f>
-        <v>1.6927080946622881</v>
+        <v>1.6723292126865721</v>
       </c>
       <c r="G316" s="1">
         <f>AVERAGE('RAUI-m'!G314:G316)</f>
-        <v>0.2662698398858403</v>
+        <v>0.26788211416002522</v>
       </c>
       <c r="H316" s="1">
         <f>AVERAGE('RAUI-m'!H314:H316)</f>
-        <v>-1.1109864058762204</v>
+        <v>-1.1095482767539682</v>
       </c>
       <c r="I316" s="1">
         <f>AVERAGE('RAUI-m'!I314:I316)</f>
-        <v>0.11710391165186339</v>
+        <v>0.1085962381896251</v>
       </c>
       <c r="J316" s="1">
         <f>AVERAGE('RAUI-m'!J314:J316)</f>
-        <v>0.12156571810318828</v>
+        <v>0.10890108224288658</v>
       </c>
       <c r="K316" s="1">
         <f>AVERAGE('RAUI-m'!K314:K316)</f>
-        <v>-0.12383344476408882</v>
+        <v>-0.12695653794822789</v>
       </c>
       <c r="L316" s="1">
         <f>AVERAGE('RAUI-m'!L314:L316)</f>
-        <v>0.80483669625916354</v>
+        <v>0.79410528281352155</v>
       </c>
     </row>
     <row r="317" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A317" t="s">
         <v>315</v>
       </c>
       <c r="B317" s="1"/>
       <c r="C317" s="1"/>
       <c r="D317" s="1"/>
       <c r="E317" s="1"/>
       <c r="F317" s="1"/>
       <c r="G317" s="1"/>
       <c r="H317" s="1"/>
       <c r="I317" s="1"/>
       <c r="J317" s="1"/>
       <c r="K317" s="1"/>
       <c r="L317" s="1"/>
     </row>
     <row r="318" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A318" t="s">
         <v>316</v>
       </c>
       <c r="B318" s="1"/>
       <c r="C318" s="1"/>
       <c r="D318" s="1"/>