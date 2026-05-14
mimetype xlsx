--- v1 (2026-04-24)
+++ v2 (2026-05-14)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\q32468\Desktop\RAUI\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C8B7532D-468A-463B-9BB7-158BD4F94D2C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3E26EE15-D994-46B3-8C6A-CCB853FC0FFC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="READ ME" sheetId="1" r:id="rId1"/>
     <sheet name="RAUI-m" sheetId="2" r:id="rId2"/>
     <sheet name="RAUI-3m" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -4961,52 +4961,52 @@
       </c>
     </row>
     <row r="5" spans="2:3" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="3" t="s">
         <v>337</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="7" spans="2:3" x14ac:dyDescent="0.25">
       <c r="C7" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3A7E3F19-439F-4BC5-AAD6-B356CF69BB9D}">
   <dimension ref="A1:L325"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A303" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B316" sqref="B316:L316"/>
+    <sheetView tabSelected="1" topLeftCell="A300" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B317" sqref="B317:L317"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="3" max="3" width="18" customWidth="1"/>
     <col min="4" max="4" width="17.140625" customWidth="1"/>
     <col min="5" max="5" width="18.140625" customWidth="1"/>
     <col min="6" max="6" width="26" customWidth="1"/>
     <col min="7" max="7" width="20.28515625" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" customWidth="1"/>
     <col min="10" max="10" width="17" customWidth="1"/>
     <col min="11" max="11" width="22.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>324</v>
       </c>
       <c r="B1" t="s">
         <v>325</v>
       </c>
       <c r="C1" t="s">
         <v>326</v>
       </c>
       <c r="D1" t="s">
@@ -16989,61 +16989,83 @@
         <v>5.6807376862944006</v>
       </c>
       <c r="G316" s="1">
         <v>1.9150875999907273</v>
       </c>
       <c r="H316" s="1">
         <v>-0.86774337685254976</v>
       </c>
       <c r="I316" s="1">
         <v>-7.5713731946444648E-3</v>
       </c>
       <c r="J316" s="1">
         <v>0.34566515070398474</v>
       </c>
       <c r="K316" s="1">
         <v>0.23605003473080274</v>
       </c>
       <c r="L316" s="1">
         <v>2.0748955352374496</v>
       </c>
     </row>
     <row r="317" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A317" t="s">
         <v>315</v>
       </c>
-      <c r="B317" s="1"/>
-[...9 lines deleted...]
-      <c r="L317" s="1"/>
+      <c r="B317" s="1">
+        <v>1.4500078558794194</v>
+      </c>
+      <c r="C317" s="1">
+        <v>1.5769495381724599</v>
+      </c>
+      <c r="D317" s="1">
+        <v>1.0739145465949751</v>
+      </c>
+      <c r="E317" s="1">
+        <v>0.12337114236574065</v>
+      </c>
+      <c r="F317" s="1">
+        <v>3.6175018467157383</v>
+      </c>
+      <c r="G317" s="1">
+        <v>1.4388688244491581</v>
+      </c>
+      <c r="H317" s="1">
+        <v>0.12891024983334518</v>
+      </c>
+      <c r="I317" s="1">
+        <v>-0.10915244720178274</v>
+      </c>
+      <c r="J317" s="1">
+        <v>0.70035566948025307</v>
+      </c>
+      <c r="K317" s="1">
+        <v>0.42884980689138852</v>
+      </c>
+      <c r="L317" s="1">
+        <v>1.519687941758874</v>
+      </c>
     </row>
     <row r="318" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A318" t="s">
         <v>316</v>
       </c>
       <c r="B318" s="1"/>
       <c r="C318" s="1"/>
       <c r="D318" s="1"/>
       <c r="E318" s="1"/>
       <c r="F318" s="1"/>
       <c r="G318" s="1"/>
       <c r="H318" s="1"/>
       <c r="I318" s="1"/>
       <c r="J318" s="1"/>
       <c r="K318" s="1"/>
       <c r="L318" s="1"/>
     </row>
     <row r="319" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A319" t="s">
         <v>317</v>
       </c>
       <c r="B319" s="1"/>
       <c r="C319" s="1"/>
       <c r="D319" s="1"/>
       <c r="E319" s="1"/>
@@ -17138,52 +17160,52 @@
     <row r="325" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A325" t="s">
         <v>323</v>
       </c>
       <c r="B325" s="1"/>
       <c r="C325" s="1"/>
       <c r="D325" s="1"/>
       <c r="E325" s="1"/>
       <c r="F325" s="1"/>
       <c r="G325" s="1"/>
       <c r="H325" s="1"/>
       <c r="I325" s="1"/>
       <c r="J325" s="1"/>
       <c r="K325" s="1"/>
       <c r="L325" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5BA72C65-D35F-4D80-8F33-5D8E4EFDAC3E}">
   <dimension ref="A1:L325"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="L9" sqref="L9"/>
+    <sheetView topLeftCell="A313" workbookViewId="0">
+      <selection activeCell="B316" sqref="B316"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="3" max="3" width="20.5703125" customWidth="1"/>
     <col min="4" max="4" width="17.42578125" customWidth="1"/>
     <col min="5" max="5" width="18" customWidth="1"/>
     <col min="6" max="6" width="24.5703125" customWidth="1"/>
     <col min="7" max="7" width="21.5703125" customWidth="1"/>
     <col min="9" max="9" width="14.5703125" customWidth="1"/>
     <col min="10" max="10" width="16.5703125" customWidth="1"/>
     <col min="11" max="11" width="20.85546875" customWidth="1"/>
     <col min="12" max="12" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>324</v>
       </c>
       <c r="B1" t="s">
         <v>325</v>
       </c>
       <c r="C1" t="s">
         <v>326</v>
       </c>